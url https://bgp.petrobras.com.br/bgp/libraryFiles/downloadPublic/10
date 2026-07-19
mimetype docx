--- v0 (2026-04-30)
+++ v1 (2026-07-19)
@@ -226,136 +226,136 @@
     </w:p>
     <w:p w14:paraId="0B112440" w14:textId="34E0FEFC" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00ED44DF" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007E4411">
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome e Sobrenome Completo, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007E4411">
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome e Sobrenome Completo, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007E4411">
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome e Sobrenome Completo, </w:t>
       </w:r>
       <w:r w:rsidR="00393603" w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00393603" w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007E4411">
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome e Sobrenome Completo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112441" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -740,67 +740,83 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://vocabularies.unesco.org/browser/thesaurus/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00126DBA">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> e ERIC Thesaurus: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00126DBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://eric.ed.gov/?faq-thesaurus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B11244C" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Maiúscula somente quando se tratar de nome próprio, não usar negrito, separar por vírgula, ponto final após última palavra-chave. </w:t>
+    <w:p w14:paraId="0B11244C" w14:textId="70450447" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4411">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maiúscula somente quando se tratar de nome próprio, não usar negrito, separar</w:t>
+      </w:r>
+      <w:r w:rsidR="002071D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cada palavra-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4411">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por vírgula, ponto final após última palavra-chave. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11244D" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B11244E" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -821,51 +837,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126DBA">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para artigos em português, inclua também as traduções em inglês</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, com as mesmas orientações acima.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007E4411">
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112456" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="002A4A35" w:rsidRPr="007E4411">
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:distance="283" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
@@ -1419,265 +1435,281 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERÊNCIAS BIBLIOGRÁFICAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112474" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F3C144" w14:textId="77777777" w:rsidR="00B251D9" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+    <w:p w14:paraId="5BF63617" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="70ED1AE9" w14:textId="77E637B3" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A lista de referências é organizada em ordem alfabética pelos último sobrenome do(s) autor (es). Não usar caps lock  em nenhum elemento da referência. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F85EE2B" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="532E495D" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Até dez autores, listar todos os últimos sobrenomes dos autores nas referências. Para referências com mais de dez autores, usar somente o último sobrenome do autor principal seguido da expressão "et al."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200EAAFC" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="31C16434" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nenhum elemento da referência deve ser destacado em caixa alta, itálico ou sublinhado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC24456" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A segunda e todas as linhas subsequentes são sempre recuadas abaixo da 5ª letra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632DFC8D" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+    <w:p w14:paraId="50C47953" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inclua o número DOI das referências (DOI é um Digital Object Identifier), quando disponíveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763E8902" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+    <w:p w14:paraId="1C6F3627" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para citações de sites, inclua o mês e o ano em que o site foi acessado entre parênteses no final da referência.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581AFF1F" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+    <w:p w14:paraId="717D3734" w14:textId="48A168E3" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="1EBA2999" w14:textId="751044DC" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2809">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>referências citadas no texto, figuras, legendas, tabelas e apêndices devem ser listadas na seção Referências Bibliográficas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBCEEB6" w14:textId="77777777" w:rsidR="006725C3" w:rsidRPr="006725C3" w:rsidRDefault="006725C3" w:rsidP="00CD3038">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006725C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Para todas as referências, inclua todas as informações que possam ajudar o leitor a localizar a referência (por exemplo, DOI, nomes dos autores, título da obra, informações da editora).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBA2999" w14:textId="751044DC" w:rsidR="00DE3F5A" w:rsidRPr="0065567C" w:rsidRDefault="00DE3F5A" w:rsidP="0065567C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065567C">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Não cite trabalhos não publicados</w:t>
       </w:r>
       <w:r w:rsidR="00F95691" w:rsidRPr="0065567C">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (por exemplo, relatórios internos de empresas)</w:t>
       </w:r>
       <w:r w:rsidRPr="0065567C">
@@ -1728,128 +1760,163 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="680DE25A" w14:textId="085ECC8F" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1) Monografia no todo: livros, manuais, guias, catálogos, enciclopédias e trabalhos acadêmicos (teses, dissertações, trabalhos de conclusão de cursos): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B18A62" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="0045133C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Knoll, A.H., 2023, Uma breve história da terra: 4 bilhões de anos em oito capítulos: Rio de Janeiro, Alta Books. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7116BCD2" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="0045133C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grotzinger, J., e Hordan, T.H., 2023,  Para entender a terra: São Paulo, Bookman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1056C1CC" w14:textId="33F5A7BF" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="0045133C">
+    <w:p w14:paraId="1056C1CC" w14:textId="33F5A7BF" w:rsidR="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="0045133C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Carneiro, A., 2018, A Geologia para crianças [Tese Doutorado em Educação]: São Paulo:  </w:t>
       </w:r>
       <w:r w:rsidR="0045133C">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>niversidade de São Paulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2758A50C" w14:textId="55CA5F4C" w:rsidR="00A0014C" w:rsidRPr="00DE3F5A" w:rsidRDefault="00A0014C" w:rsidP="00A0014C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0014C">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ribeiro, D.S.T., 2019, Estudo de razões de compostos químicos para análises paleoambientais na Formação Codó, com base em amostras de calha de poços do Parque dos Gaviões, Bacia do Parnaíba [Dissertação de Mestrado]: Niter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0014C">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i, RJ, Universidade Federal Fluminense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFC78AD" w14:textId="77777777" w:rsidR="00D64587" w:rsidRDefault="00D64587" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B556C2C" w14:textId="06330967" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1914,295 +1981,289 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C6A4CD" w14:textId="14930958" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3) Artigo de periódico:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AD323A" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="006C586E">
+    <w:p w14:paraId="13AD323A" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="006C586E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Empinotti , L.C., Zalán, P.V., e  Heilbron, M., 2015,  Arcabouço crustal profundo da parte centro-norte da margem de Angola: Boletim de Geociências da Petrobras,  v. 23, n. 1-2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E327FB0" w14:textId="77777777" w:rsidR="00D64587" w:rsidRDefault="00D64587" w:rsidP="009C4B84">
+    <w:p w14:paraId="417C764D" w14:textId="683DCA60" w:rsidR="00DE3F5A" w:rsidRPr="00FD01EC" w:rsidRDefault="00F24F5C" w:rsidP="00FD01EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morley, C.K.,1995, Developments in the structural geology of rifts over the last decade and their impact on hydrocarbon exploration: Geological Society of London, Special Publications, v. 80, n. 1, p.1-32, doi: </w:t>
+      </w:r>
+      <w:r w:rsidR="0069743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ttps://doi.org/10.1144/GSL.SP.1995.080.01.01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE2E72C" w14:textId="77777777" w:rsidR="00D64587" w:rsidRDefault="00D64587" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="766CA82B" w14:textId="7841C514" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="009C4B84">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DE3F5A">
+    <w:p w14:paraId="5ED34B67" w14:textId="0A2999FA" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00FD01EC" w:rsidP="009C4B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4) Artigo de periódico em meio eletrônico: </w:t>
-[...25 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>) Trabalhos apresentados em evento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0089AE" w14:textId="77777777" w:rsidR="00DE3F5A" w:rsidRPr="00DE3F5A" w:rsidRDefault="00DE3F5A" w:rsidP="001C3B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carvalho, C.R.S., 1981, Evaporitos na Bacia amazônica, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Semana de Estudos, 16ed, Ouro Preto, Sociedade de Intercâmbio Cultural e Estudos Geológico, p. 156-172.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B112476" w14:textId="04AD58EA" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B112477" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5) Trabalhos apresentados em evento:</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>CONTRIBUIÇÕES DOS AUTORES: CRediT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112478" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B112479" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os autores correspondentes devem reconhecer as contribuições dos coautores usando os papéis do </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="007E4411">
+        <w:r w:rsidR="002A4A35" w:rsidRPr="007E4411">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CRediT (Contributor Roles Taxonomy)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que incluem: Conceituação, Curadoria de dados, Análise formal, Aquisição de financiamento, Investigação, Metodologia, Administração de projetos, Recursos, Software, Supervisão, Validação, Visualização, Redação – rascunho original e Redação – revisão e edição. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11247A" w14:textId="6A34DC9E" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nem todos os papéis do CRediT se aplicarão a todos os manuscritos, e alguns autores podem contribuir em vários papéis</w:t>
       </w:r>
       <w:r w:rsidR="003C3C2C" w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11247B" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B11247C" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -2335,51 +2396,62 @@
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O uso de IA generativa e tecnologias assistidas por IA deve ser declarado quando o artigo for submetido, se aplicável. A declaração aparecerá no trabalho publicado. Um exemplo de declaração: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112483" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Durante a preparação deste trabalho, o(s) autor(es) usou(aram) [NOME DA FERRAMENTA / SERVIÇO] para [MOTIVO]. Após usar esta ferramenta/serviço, o(s) autor(es) revisou(aram) e editou(aram) o conteúdo conforme necessário e assume(m) total responsabilidade pelo conteúdo do artigo publicado.</w:t>
+        <w:t xml:space="preserve">Durante a preparação deste trabalho, o(s) autor(es) usou(aram) [NOME DA FERRAMENTA / SERVIÇO] para [MOTIVO]. Após usar esta ferramenta/serviço, o(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4411">
+        <w:rPr>
+          <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autor(es) revisou(aram) e editou(aram) o conteúdo conforme necessário e assume(m) total responsabilidade pelo conteúdo do artigo publicado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B112484" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="002A4A35" w:rsidRPr="007E4411">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:distance="283" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="312" w:charSpace="-2049"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B112485" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -2483,51 +2555,51 @@
           <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nomenclatura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11248B" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consulte </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="007E4411">
+        <w:r w:rsidR="002A4A35" w:rsidRPr="007E4411">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
             <w:color w:val="008542"/>
           </w:rPr>
           <w:t>IUGS: Nomenclature for geological time scales and rock names</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, para detalhamento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11248C" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="002A4A35" w:rsidP="009C4B84">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
@@ -3005,3113 +3077,2759 @@
         <w:gridCol w:w="2527"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2009"/>
         <w:gridCol w:w="2071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="522CDE64" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B554616" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Táxon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016E8C7E" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Proveniência </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="091070BA" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Idade, zona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C156D4" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Referência</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="43D36D5B" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E5C7C8B" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*Hystrichosphaeridium caiobensis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D22AEA5" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1692DB17" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AEBD175" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plataforma continental do Amapá e Sergipe,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CF2FA5" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Sergipe/Alagoas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E63CB59" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="757CD937" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H. caiobensis</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PP-10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51A6028C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BCA087" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali et al. (1974a, 1974b</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27675BEC" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="433E3065" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="3A612C97" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21170DA8" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*Hystrichosphaeridium caiobensis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C73B875" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E780C7C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia do Ceará</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E83E2C9" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A02EE1" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceno, </w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H. caiobensis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2033634E" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E755A96" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali (1980</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27210FA0" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="3FCE0C9C" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF870ED" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2211064C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Santos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022B4F0E" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eoceno médio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52847D76" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Griggs (1981</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="4D28FFA5" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EC68700" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*Wetzeliella homomorpha</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0135EC09" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CACD15E" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia Potiguar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CE8AA30" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D5CAC4" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D0A2C2" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>W. homomorpha</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (P-510)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7700D958" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali e Gonzaga (1985)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="769F0252" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="69CAFA33" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E44086" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*Wetzeliella homomorpha</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278C1784" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="446EFDB1" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Barreirinhas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710747DD" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F5CDDF3" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68BB8612" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>W. homomorpha</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (P-510)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1355B9" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali et al. (1985</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69CC9DB4" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="162763BA" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AED6160" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FBD7A76" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530FF1DC" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacias Potiguar e Santos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25BE5B77" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12C7B635" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12A5B7CB" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A88A47C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lana e Botelho Neto (1989)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="671B1CA9" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="31DB96AD" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0029925E" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55E0D1AD" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CD8B62A" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D122BB" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plataforma continental do Maranhão, bacias de Almada e Espírito Santo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="422E1F9F" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E7FFFBC" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. homomorphum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F82BB7F" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="255FB5B4" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali (1990</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CA8791" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BBFA2F6" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="649055FF" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5030467C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="670CE281" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="745A586F" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plataforma continental do Maranhão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48FF97E7" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceno, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1073633F" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B311B3" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regali (1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31BAC124" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="47AD12F5" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10400243" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02A38A07" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia do Espírito Santo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F2DF2C" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno, G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E687068" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Botelho Neto (1996</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="0632C2D4" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55BD1E4A" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533FDC31" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53EF1F70" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1795EB26" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6AD403" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Sergipe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365474AC" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="610CAE71" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E8D1B96" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466830F8" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eoceno inferior,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262B6E04" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>M. fimbriatum</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2853B6" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno superior,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0520592B" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A. hyperacanthum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45097766" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ferreira (2004)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1736676A" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D29FB71" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E9FDEC9" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="62C8E123" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6468F197" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>cf.</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29091F00" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Pelotas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DF7011D" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Paleoceno-Eoceno</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F2A5A0" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fischer et al. (2013)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="2EF3F67F" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F71D8C6" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9614B2" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Pelotas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A4D8AA" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eoceno inferior, ZBl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C18D019" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Premaor (2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF7A9C" w:rsidRPr="00696070" w14:paraId="0B054375" w14:textId="77777777" w:rsidTr="00E353D1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60442E71" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apectodinium homomorphum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B689C1" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bacia de Pelotas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCF8FC0" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Eoceno inferior</w:t>
             </w:r>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, ZBl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78CA7C08" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRPr="00696070" w:rsidRDefault="00AF7A9C" w:rsidP="00E353D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696070">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Premaor et al. (2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B11249C" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidRDefault="00000000" w:rsidP="009C4B84">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6943,51 +6661,51 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">O Boletim de Geociências da Petrobras é exclusivamente online, o que significa que todos os artigos podem ser reproduzidos em cores conforme fornecido, sem custo adicional. Sugerimos que as imagens coloridas sejam acessíveis a todos, incluindo </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>aqueles com visão de cores prejudicada. Conheça mais sobre o tema </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="007E4411">
+        <w:r w:rsidR="002A4A35" w:rsidRPr="007E4411">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
             <w:color w:val="008542"/>
           </w:rPr>
           <w:t>cores e acessibilidade na web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E4411">
         <w:rPr>
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073030AB" w14:textId="77777777" w:rsidR="00AF7A9C" w:rsidRDefault="00AF7A9C" w:rsidP="009C4B84">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Petrobras Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Petrobras Sans" w:cs="Open Sans"/>
@@ -7204,61 +6922,61 @@
           <w:rFonts w:ascii="Petrobras Sans" w:hAnsi="Petrobras Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A4A35" w:rsidRPr="007E4411" w:rsidSect="00BF73B9">
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D26B205" w14:textId="77777777" w:rsidR="00DB71CC" w:rsidRDefault="00DB71CC">
+    <w:p w14:paraId="4DBD2423" w14:textId="77777777" w:rsidR="00844EB7" w:rsidRDefault="00844EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76089C2B" w14:textId="77777777" w:rsidR="00DB71CC" w:rsidRDefault="00DB71CC">
+    <w:p w14:paraId="2C1A5593" w14:textId="77777777" w:rsidR="00844EB7" w:rsidRDefault="00844EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7489,61 +7207,61 @@
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0B1124D0" w14:textId="77777777" w:rsidR="002A4A35" w:rsidRDefault="002A4A35">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696C549A" w14:textId="77777777" w:rsidR="00DB71CC" w:rsidRDefault="00DB71CC">
+    <w:p w14:paraId="0CC313A1" w14:textId="77777777" w:rsidR="00844EB7" w:rsidRDefault="00844EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A8AFFC" w14:textId="77777777" w:rsidR="00DB71CC" w:rsidRDefault="00DB71CC">
+    <w:p w14:paraId="25BC4B6A" w14:textId="77777777" w:rsidR="00844EB7" w:rsidRDefault="00844EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA75257"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="351A6F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -8367,142 +8085,154 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2008509424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1289236055">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="822086230">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1597784628">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="495731045">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1087771455">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="142"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A4A35"/>
     <w:rsid w:val="00024443"/>
     <w:rsid w:val="000A0DE4"/>
     <w:rsid w:val="000A4672"/>
     <w:rsid w:val="00103E77"/>
     <w:rsid w:val="001230E4"/>
     <w:rsid w:val="00126DBA"/>
     <w:rsid w:val="001339F3"/>
     <w:rsid w:val="00177C56"/>
     <w:rsid w:val="001879AA"/>
     <w:rsid w:val="001C3B84"/>
     <w:rsid w:val="001E45F3"/>
     <w:rsid w:val="001F6E63"/>
+    <w:rsid w:val="002071D7"/>
     <w:rsid w:val="002362D1"/>
     <w:rsid w:val="00242FD1"/>
     <w:rsid w:val="0024485E"/>
     <w:rsid w:val="002926FF"/>
     <w:rsid w:val="002A4A35"/>
+    <w:rsid w:val="002A5EC5"/>
     <w:rsid w:val="002A61A6"/>
     <w:rsid w:val="002B447E"/>
     <w:rsid w:val="0030415B"/>
     <w:rsid w:val="00383564"/>
     <w:rsid w:val="00393603"/>
     <w:rsid w:val="003C3C2C"/>
     <w:rsid w:val="003E4D5D"/>
     <w:rsid w:val="0045133C"/>
     <w:rsid w:val="0046608D"/>
     <w:rsid w:val="0052706E"/>
     <w:rsid w:val="00564D3C"/>
     <w:rsid w:val="005747F7"/>
     <w:rsid w:val="005823FF"/>
     <w:rsid w:val="005B291F"/>
     <w:rsid w:val="005E2FB1"/>
     <w:rsid w:val="005E7F25"/>
     <w:rsid w:val="0065567C"/>
+    <w:rsid w:val="006725C3"/>
     <w:rsid w:val="00674C6C"/>
     <w:rsid w:val="00696070"/>
+    <w:rsid w:val="0069743A"/>
+    <w:rsid w:val="006A2809"/>
     <w:rsid w:val="006C586E"/>
     <w:rsid w:val="00775857"/>
     <w:rsid w:val="007E4411"/>
     <w:rsid w:val="007F7A95"/>
     <w:rsid w:val="00824978"/>
+    <w:rsid w:val="00844EB7"/>
     <w:rsid w:val="00902B10"/>
     <w:rsid w:val="0091516C"/>
     <w:rsid w:val="009C4B84"/>
     <w:rsid w:val="009E57D9"/>
+    <w:rsid w:val="00A0014C"/>
     <w:rsid w:val="00A4537B"/>
     <w:rsid w:val="00AD0CDE"/>
     <w:rsid w:val="00AD1D8E"/>
     <w:rsid w:val="00AD6435"/>
     <w:rsid w:val="00AF7A9C"/>
     <w:rsid w:val="00B251D9"/>
     <w:rsid w:val="00B76B9B"/>
     <w:rsid w:val="00BC288B"/>
     <w:rsid w:val="00BC4D88"/>
     <w:rsid w:val="00BF73B9"/>
+    <w:rsid w:val="00C56CDD"/>
     <w:rsid w:val="00C663F6"/>
+    <w:rsid w:val="00CD3038"/>
     <w:rsid w:val="00D4303B"/>
     <w:rsid w:val="00D4435C"/>
     <w:rsid w:val="00D54847"/>
     <w:rsid w:val="00D64587"/>
     <w:rsid w:val="00D775AB"/>
     <w:rsid w:val="00DB71CC"/>
     <w:rsid w:val="00DE3F5A"/>
     <w:rsid w:val="00E74DF1"/>
     <w:rsid w:val="00ED44DF"/>
+    <w:rsid w:val="00F24F5C"/>
+    <w:rsid w:val="00F602DE"/>
     <w:rsid w:val="00F73311"/>
     <w:rsid w:val="00F75CD3"/>
     <w:rsid w:val="00F95691"/>
+    <w:rsid w:val="00FD01EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0B11243A"/>
@@ -9742,50 +9472,61 @@
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00696070"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="006725C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/WAI/perspective-videos/contrast/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.ed.gov/?faq-thesaurus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iugs.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabularies.unesco.org/browser/thesaurus/en/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -9944,56 +9685,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F57DFE431079C94EA34D17B5B73BC66D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="086795e1d925e9e485d1e299a7dd3813">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f302efa1-d1cd-49e9-ad77-0316d5f685ea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d969ba46a622d59494ad1b0d933a177b" ns2:_="">
     <xsd:import namespace="f302efa1-d1cd-49e9-ad77-0316d5f685ea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -10131,143 +9867,148 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f302efa1-d1cd-49e9-ad77-0316d5f685ea">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F42E0B93-B998-4C80-BB68-F6F3B30C8D23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4DF635-4F86-4EBA-90CD-45F04C96519D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBCBCB41-978F-4A4B-BB0A-483C88BA33B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f302efa1-d1cd-49e9-ad77-0316d5f685ea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4DF635-4F86-4EBA-90CD-45F04C96519D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F42E0B93-B998-4C80-BB68-F6F3B30C8D23}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{869987D8-15A5-4CD3-B795-F4839BBCA4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f302efa1-d1cd-49e9-ad77-0316d5f685ea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{140b9f7d-8e3a-482f-9702-4b7ffc40985a}" enabled="1" method="Privileged" siteId="{5b6f6241-9a57-4be4-8e50-1dfa72e79a57}" contentBits="2" removed="0"/>
+  <clbl:label id="{140b9f7d-8e3a-482f-9702-4b7ffc40985a}" enabled="1" method="Privileged" siteId="{5b6f6241-9a57-4be4-8e50-1dfa72e79a57}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>14412</Characters>
+  <Pages>15</Pages>
+  <Words>2534</Words>
+  <Characters>14930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>300</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>426</Lines>
+  <Paragraphs>223</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16734</CharactersWithSpaces>
+  <CharactersWithSpaces>17241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mirian Costa Menegazzo de Melo</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#737373,9,Trebuchet MS</vt:lpwstr>
   </property>